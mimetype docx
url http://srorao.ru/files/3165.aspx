--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -1,438 +1,458 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00D30C18" w:rsidRDefault="00E67181" w:rsidP="00D30C18">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утверждено </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00D30C18" w:rsidRPr="00E45307" w:rsidRDefault="00D30C18" w:rsidP="006F08D4">
+      <w:pPr>
+        <w:ind w:left="4678"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45307">
+        <w:t>решением Совета СРО РАО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D30C18" w:rsidRPr="00E45307" w:rsidRDefault="001923C5" w:rsidP="006F08D4">
+      <w:pPr>
+        <w:ind w:left="4678"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Протокол № 19 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C18" w:rsidRPr="00E45307">
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C18" w:rsidRPr="00E45307">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>июл</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45307" w:rsidRPr="00E45307">
+        <w:t>я 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C18" w:rsidRPr="00E45307">
+        <w:t>6г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D30C18" w:rsidRPr="00E45307" w:rsidRDefault="00D30C18" w:rsidP="006F08D4">
+      <w:pPr>
+        <w:ind w:left="4678"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45307">
+        <w:t>Пре</w:t>
+      </w:r>
+      <w:r w:rsidR="006F08D4" w:rsidRPr="00E45307">
+        <w:t>дседатель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45307">
+        <w:t xml:space="preserve"> Совета СРО РАО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D30C18" w:rsidRDefault="006F08D4" w:rsidP="00D30C18">
+      <w:pPr>
+        <w:ind w:left="4906"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45307">
+        <w:t>К. Ю. Кулаков</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00D30C18" w:rsidRDefault="00D30C18" w:rsidP="00D30C18">
       <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00D30C18">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRPr="00EC553B" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о порядке осуществления контроля за соблюдением членами </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>требований федеральных законов, иных нормативных правовых актов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Российской Федерации, федеральных стандартов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Стандартов и правил профессиональной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-6" w:firstLine="14"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00D30C18"/>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F08D4" w:rsidRDefault="006F08D4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F08D4" w:rsidRDefault="006F08D4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F08D4" w:rsidRDefault="006F08D4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F08D4" w:rsidRDefault="006F08D4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г. Краснодар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D30C18" w:rsidRDefault="006F08D4" w:rsidP="001923C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67181">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...371 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1. Общие положения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -564,202 +584,157 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3.2.Внеплановые проверки деятельности членов </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009B7CB3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. При проведении плановых и внеплановых проверок учитывается то обстоятельство, что член Комитета контроля не может являться уполномоченным лицом члена </w:t>
       </w:r>
-      <w:r w:rsidR="00C303DA">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C303DA" w:rsidRPr="009B7CB3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7CB3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, в отношении которого проводится проверка, либо состоять в иных отношениях с проверяемым членом </w:t>
       </w:r>
-      <w:r w:rsidR="00C303DA">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, которые могут повлечь конфликт интересов. </w:t>
+      <w:r w:rsidR="00C303DA" w:rsidRPr="009B7CB3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7CB3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, которые могут повлечь конфликт интересов.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5. Члены Комитета контроля обеспечивают неразглашение (нераспространение) сведений, полученных в ходе проведения проверок, за исключением части таких сведений, содержащейся в информации, доступ к которой в </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> должен быть обеспечен в соответствии с требованиями действующего законодательства о саморегулируемых организациях и в соответствии с Уставом </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...52 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. Организация и проведение плановой проверки </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.1. Плановая проверка в отношении члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> проводится не реже одного раза в три года и не чаще одного раза в год продолжительностью не более 30-ти (тридцати) дней на основании квартального плана проверок, утвержденного Советом </w:t>
+        <w:t xml:space="preserve"> проводится не реже одного раза в три года продолжительностью не более 30-ти (тридцати) дней на основании квартального плана проверок, утвержденного Советом </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>. Все остальные проверки, не указанные в квартальном плане проверок, являются внеплановыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2. Предметом плановой проверки является соблюдение членами </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> требований стандартов и правил </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
@@ -844,654 +819,706 @@
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. По заявлению члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>, в отношении которого проводилась проверка, акт может быть ему предоставлен для ознакомления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.7. При выявлении нарушений в деятельности проверяемого члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, выявленных в ходе проверки, копия акта проверки направляется </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> комитет </w:t>
+        <w:t>, выявленных в ходе проверки, копи</w:t>
+      </w:r>
+      <w:r w:rsidR="006F08D4">
+        <w:t xml:space="preserve">я акта проверки направляется в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Дисциплинарный комитет </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3. Организация и проведение внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.1. Основанием для проведения внеплановой проверки является:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.1.1.поступившая в </w:t>
+        <w:t>3.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">поступившая в </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциацию</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> жалоба на члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.1.2.истечение срока исполнения членом </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">истечение срока исполнения членом </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ранее выданного предписания об устранении выявленного нарушения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...39 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="000E2D48" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Внеплановая проверка проводится только в пределах перечисленных оснований жалобы.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">отсутствие пояснений члена </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48">
+        <w:t xml:space="preserve"> при выявлении ошибок</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и/или противоречий в представленных членов </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> документах либо несоответствия сведений, содержащихся в этих документах, сведениям, содержащимся в </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48">
+        <w:t>имеющихся у Комитета документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2D48" w:rsidRPr="009B7CB3" w:rsidRDefault="000E2D48">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CB3">
+        <w:t>3.1.4. истечение срока действия полиса страхования оценщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2D48" w:rsidRPr="009B7CB3" w:rsidRDefault="000E2D48">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CB3">
+        <w:t>3.1.5. истечение срока действия квалификационного аттестата в области оценочной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2D48" w:rsidRPr="009B7CB3" w:rsidRDefault="000E2D48">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CB3">
+        <w:t>3.1.6. непредставление ежеквартальной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2D48" w:rsidRPr="009B7CB3" w:rsidRDefault="000E2D48">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CB3">
+        <w:t>3.1.7. неуплата обязательного ежегодного членского взноса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B7CB3" w:rsidRDefault="009B7CB3">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:strike/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66" w:rsidRPr="004F6539">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F6539">
+        <w:t xml:space="preserve">Проведение внеплановых проверок осуществляется по приказу </w:t>
+      </w:r>
+      <w:r w:rsidR="00B970A8" w:rsidRPr="004F6539">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проведение внеплановых проверок осуществляется по приказу </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B970A8" w:rsidRPr="004F6539">
+        <w:t>Генерального директора</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66" w:rsidRPr="004F6539">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Генерального директора</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F6539">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA" w:rsidRPr="009B7CB3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C303DA" w:rsidRPr="004F6539">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D48" w:rsidRPr="009B7CB3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Ассоциации</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6539" w:rsidRPr="004F6539">
+        <w:t>, содержащему основание проверки</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6539" w:rsidRPr="009B7CB3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman CYR"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="009B7CB3">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve">Член </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve"> обязан представить для проведения проверки все необходимые документы и информацию по запросу Комитета контроля в течение 3-х дней с момента его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="009B7CB3">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve">. Член </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t xml:space="preserve"> и/или представитель члена </w:t>
+      </w:r>
+      <w:r w:rsidR="00C303DA">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C66">
+        <w:t>, в отношении которого проводится внеплановая проверка, может быть приглашен на заседание Комитета контроля для дачи разъяснений по представленным документам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="004F6539">
-        <w:rPr>
-[...52 lines deleted...]
-      </w:pPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7CB3">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="004F6539">
-        <w:t xml:space="preserve">3.6. Внеплановая проверка проводится не более </w:t>
+        <w:t xml:space="preserve">. Внеплановая проверка проводится не более </w:t>
       </w:r>
       <w:r w:rsidR="004F6539" w:rsidRPr="004F6539">
         <w:t>30 (тридцати)</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6539">
         <w:t xml:space="preserve"> дней с момента начала проверки и не может быть продлена. Результаты проведения внеплановой проверки в виде акта представляются в Совет </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA" w:rsidRPr="004F6539">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6539">
         <w:t xml:space="preserve"> и, при выявлении нарушений в деятельности проверяемого члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA" w:rsidRPr="004F6539">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r w:rsidR="004F6539" w:rsidRPr="004F6539">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6539">
         <w:t xml:space="preserve"> в Дисциплинарный комитет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4. Акт проверки. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.1.Акт проверки должен содержать следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>дата и место составления;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.2.дата и номер распоряжения </w:t>
       </w:r>
       <w:r w:rsidR="00E67181">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Генерального директора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> о проведении проверки (при проведении внеплановой проверки);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1.3.основание принятия решения о проведении проверки;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.4.фамилия, имя, отчество члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, в отношении которого проводится проверка, с указанием регистрационного номера свидетельства о членстве, выданного члену </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1.5.сроки и место проведения проверки;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1.6.перечень лиц, проводивших проверку;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1.7.сведения о результатах проверки, в том числе о выявленных нарушениях;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.8. выводы Комитета контроля о наличии или об отсутствии нарушений в работе члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.9. сведения об ознакомлении или об отказе от ознакомления с Актом проверки члена </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или его представителя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">5.1. По итогам плановых и внеплановых проверок Комитет контроля готовит ежеквартальные и годовые отчеты и представляет их на утверждение в Совет </w:t>
+    <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66" w:rsidP="00E45307">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.1. По итогам плановых и внеплановых проверок Комитет контроля готовит ежеквартальные отчеты и представляет их на утверждение в Совет </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Началом проведения внеплановой проверки является дата, указанная в приказе </w:t>
       </w:r>
       <w:r w:rsidR="00E67181">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Генерального директора </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">о проведении проверки. Началом проведения плановой проверки является дата, указанная в утвержденном Советом </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> плане проверок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3. Окончанием проведения проверки является оформленный и подписанный в установленном порядке акт проведения проверки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1510,51 +1537,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">в настоящее Положение принимаются решением Совета </w:t>
       </w:r>
       <w:r w:rsidR="00C303DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96C66" w:rsidRDefault="00E96C66">
       <w:pPr>
-        <w:pStyle w:val="a9"/>
+        <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-11" w:firstLine="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>5.5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1591,223 +1618,227 @@
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E96C66">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="866" w:right="859" w:bottom="1144" w:left="1396" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:left w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:bottom w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:right w:val="single" w:sz="1" w:space="1" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B970A8"/>
+    <w:rsid w:val="000E2D48"/>
+    <w:rsid w:val="001923C5"/>
     <w:rsid w:val="002B4EAE"/>
     <w:rsid w:val="004F6539"/>
     <w:rsid w:val="005E1206"/>
+    <w:rsid w:val="006F08D4"/>
     <w:rsid w:val="009563CB"/>
+    <w:rsid w:val="009B7CB3"/>
+    <w:rsid w:val="00B87E41"/>
     <w:rsid w:val="00B970A8"/>
     <w:rsid w:val="00C303DA"/>
     <w:rsid w:val="00D30C18"/>
+    <w:rsid w:val="00E45307"/>
     <w:rsid w:val="00E67181"/>
     <w:rsid w:val="00E96C66"/>
     <w:rsid w:val="00EC553B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="784453FE"/>
   <w15:docId w15:val="{FE84C474-64EE-4FBB-86C1-274B6B3C9F91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2419,80 +2450,80 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
     <w:name w:val="WW8Num7z0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
     <w:name w:val="WW8Num7z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
     <w:name w:val="WW8Num7z2"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
     <w:name w:val="WW8Num3z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a9"/>
+    <w:next w:val="a8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a9"/>
+    <w:basedOn w:val="a8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
     <w:name w:val="Название5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
     <w:name w:val="Указатель5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
@@ -2548,108 +2579,108 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Название2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Указатель2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="ab"/>
+    <w:basedOn w:val="aa"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Юла"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
@@ -2688,113 +2719,113 @@
     <w:name w:val="ConsPlusCell"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
     <w:name w:val="a"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="00E67181"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67181"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E67181"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3026,70 +3057,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5934</Characters>
+  <Pages>3</Pages>
+  <Words>1020</Words>
+  <Characters>5814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6961</CharactersWithSpaces>
+  <CharactersWithSpaces>6821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Виктория</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>