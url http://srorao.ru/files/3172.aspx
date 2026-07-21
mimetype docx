--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -1,2051 +1,2271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00A8315D" w:rsidP="00367BA4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve">Утверждено </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve">решением Совета </w:t>
       </w:r>
-      <w:r w:rsidR="00367BA4">
+      <w:r w:rsidR="00367BA4" w:rsidRPr="00A22BD3">
         <w:t>СРО РАО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="001C770A" w:rsidP="00A8315D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>от «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00510B9A">
+        <w:t xml:space="preserve">Протокол № 19 </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t>июля</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DE75E4">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>апреля 2017</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:t>г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00A8315D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve">Президент Совета </w:t>
       </w:r>
-      <w:r w:rsidR="00367BA4">
+      <w:r w:rsidR="00367BA4" w:rsidRPr="00A22BD3">
         <w:t>СРО РАО</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="00404311" w:rsidP="00367BA4">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00404311" w:rsidP="00367BA4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4906"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t>К. Ю</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t>Кулаков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00367BA4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="0001472A" w:rsidRPr="001C770A" w:rsidRDefault="00A8315D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>РЕГЛАМЕНТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="0001472A" w:rsidRPr="001C770A" w:rsidRDefault="00A8315D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">работы Экспертного совета </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="00367BA4" w:rsidP="00367BA4">
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="0001472A" w:rsidRPr="001C770A" w:rsidRDefault="00A8315D" w:rsidP="00367BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00367BA4" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Саморегулируемой организации Региональной</w:t>
       </w:r>
-      <w:r w:rsidR="0001472A">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="0001472A" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ассоциаци</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00367BA4" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidR="0001472A">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="0001472A" w:rsidRPr="001C770A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> оценщиков </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
-[...153 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00367BA4" w:rsidRPr="00A22BD3" w:rsidRDefault="00367BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A8315D" w:rsidRPr="00A22BD3" w:rsidRDefault="00A8315D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A8315D" w:rsidRPr="00A22BD3" w:rsidRDefault="00A8315D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
         <w:t>г. Краснодар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="00894A7E">
-[...9 lines deleted...]
-      <w:r w:rsidR="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00894A7E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8315D" w:rsidRPr="00A22BD3">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1. Общие положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-9" w:right="-9" w:firstLine="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий документ (далее Положение) определяет Регламент работы Экспертного совета </w:t>
       </w:r>
-      <w:r w:rsidR="00367BA4">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00367BA4" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">аморегулируемой организации </w:t>
       </w:r>
-      <w:r w:rsidR="00367BA4">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00367BA4" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Региональной ассоциации</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценщиков (далее </w:t>
       </w:r>
-      <w:r w:rsidR="00367BA4">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00367BA4" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциация</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>), порядок проведения экспертиз отчетов об оценке.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-9" w:right="-9" w:firstLine="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Статус Экспертного совета </w:t>
       </w:r>
-      <w:r w:rsidR="000209BE">
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Председателя Экспертного совета </w:t>
       </w:r>
-      <w:r w:rsidR="000209BE">
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, права и обязанности экспертов регулируются Положением об Экспертном совете.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-9" w:right="-9" w:firstLine="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Экспертный совет в своей деятельности руководствуется Конституцией Российской Федерации, федеральными конституционными законами, федеральными законами, указами и распоряжениями Президента Российской Федерации, постановлениями и распоряжениями Правительства Российской Федерации, приказами, инструкциями и иными нормативными актами </w:t>
       </w:r>
-      <w:r w:rsidR="000209BE">
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      <w:r w:rsidR="00332B2A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, а так</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>же настоящим Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00A84A48">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Организация работы Экспертного совета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="004E5740" w:rsidRPr="00A22BD3" w:rsidRDefault="00216D07" w:rsidP="00A84A48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>При поступлении заявки на выполнение экспертизы отчета об оценке лицо, подписавшее данный договор на основании доверенности, выданной генеральным директором Ассоциации, представляет председателю Экспертного совета или руководителю региональной экспертной группы подписанный договор и отчет об оценке. Далее председатель Экспертного совета или руководител</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> региональной экспертной группы передает </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45435" w:rsidRPr="00A22BD3">
+        <w:t>эксперту Поручение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45435" w:rsidRPr="00A22BD3">
+        <w:t>проведение экспертизы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> с указанием реквизитов </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">подлежащего экспертизе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>Отчета об оценке</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> срок</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> исполнения экспертизы</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="0021645A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">Назначенному эксперту предоставляется </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45435" w:rsidRPr="00A22BD3">
+        <w:t>Поручение на проведение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45435" w:rsidRPr="00A22BD3">
+        <w:t>экспертизы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> по утвержденной форме (Приложение №1)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C06D7" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> К </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45435" w:rsidRPr="00A22BD3">
+        <w:t>поручению</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> прилагается оригинал</w:t>
+      </w:r>
+      <w:r w:rsidR="003C051A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> Отчета об оценке</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5740" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>подлежащий экспертизе</w:t>
+      </w:r>
+      <w:r w:rsidR="001C06D7" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> в бумажной или подписанный ЭЦП эл. форме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00B50341">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>Порядок выбора Эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>Эксперт (эксперты) для проведения экспертизы конкретного отчета об оценке может выбираться Предс</w:t>
+      </w:r>
+      <w:r w:rsidR="003C051A" w:rsidRPr="00A22BD3">
+        <w:t>едателем Экспертного совета или</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> уполномоченным ими лицом, действующим на основании доверенности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">При выборе Эксперта во внимание принимается следующее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">• квалификация Эксперта, соответствующая направлению, указанному в квалификационном аттестате и соответствующему объекту оценки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>• опыт Эксперта по оценке аналогичных объектов оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">• опыт Эксперта по экспертизе аналогичных отчетов об оценке; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">• возможность Эксперта провести экспертизу отчета об оценке </w:t>
+      </w:r>
+      <w:r w:rsidR="003C051A" w:rsidRPr="00A22BD3">
+        <w:t>в установленные сроки (см. п. 2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">• экспертиза отчета об оценке не может проводиться экспертом, подписавшим отчет об оценке, в отношении которого проводится экспертиза, либо являющимся учредителем, собственником, акционером, должностным лицом или работником юридического лица - заказчика экспертизы, собственника объекта оценки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50341" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50341" w:rsidP="00CC7B2D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">• экспертиза отчета об оценке не может проводиться экспертом в случае, если эксперт имеет имущественный интерес в объекте оценки, в отношении отчета об оценке которого проводится экспертиза, либо если эксперт состоит с учредителем, собственником, должностным лицом юридического лица - заказчика экспертизы, физическим лицом – заказчиком экспертизы или лицом, подписавшим соответствующий отчет об оценке, в близком родстве или свойстве, а также если юридическое лицо - заказчик экспертизы является </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60770" w:rsidRPr="00A22BD3">
+        <w:t>кредитором или страховщиком эксперта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50042" w:rsidRDefault="00E60770" w:rsidP="00B50042">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-9" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>Эксперт имеет право отказаться от проведения экспертизы отчета об оценке, о чем письменно уведомляет лицо, выбравшее его для проведения соответствующей экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60770" w:rsidRPr="00A22BD3" w:rsidRDefault="00B50042" w:rsidP="00B50042">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
+        <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>После получения указанных в п.2.1 настоящего Положения документов Председатель Экспертного совета назначает эксперта для проведения экспертизы.</w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">В установленный в </w:t>
+      </w:r>
+      <w:r w:rsidR="001C06D7" w:rsidRPr="00A22BD3">
+        <w:t>поручении</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> на экспертизу срок эксперт, которому поручено проведение экспертизы, направляет Экспертное заключение Председателю Экспертного совета</w:t>
+      </w:r>
+      <w:r w:rsidR="001C06D7" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> либо руководителю региональной экспертной группы</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00824FFB" w:rsidP="00824FFB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Председателем</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17D05" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> Экспертного совета либо Руководителю Региональной экспертной группы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> выполненное экспертом заключение передается руководителю регионального отделения для передач</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62A3D" w:rsidRPr="00A22BD3">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> зака</w:t>
+      </w:r>
+      <w:r w:rsidR="00E823D5" w:rsidRPr="00A22BD3">
+        <w:t>зчику экспертного заключения на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> отчет об оценке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00894A7E" w:rsidRPr="00A22BD3" w:rsidRDefault="005B27F2">
+      <w:pPr>
+        <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50042">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00894A7E" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">За проведение </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F9C" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">повторной </w:t>
+      </w:r>
+      <w:r w:rsidR="00894A7E" w:rsidRPr="00A22BD3">
+        <w:t>экспертизы вновь представленного исправленного Отчета может взиматься отдельная плата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA">
+      <w:pPr>
+        <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA" w:rsidP="00B50042">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-9" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответственность эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871023" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA" w:rsidP="00B50042">
+      <w:pPr>
+        <w:ind w:right="-9" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>За нарушение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">сроков выполнения экспертизы по договору, заключенному с Заказчиком на выполнение </w:t>
+      </w:r>
+      <w:r w:rsidR="00871023" w:rsidRPr="00A22BD3">
+        <w:t>экспертного заключения на отчет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> об оценке</w:t>
+      </w:r>
+      <w:r w:rsidR="00871023" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">, Эксперт несет дисциплинарную ответственность в виде штрафа в размере 50% от стоимости </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2263" w:rsidRPr="00A22BD3">
+        <w:t>услуг Эксперта</w:t>
+      </w:r>
+      <w:r w:rsidR="00871023" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00871023" w:rsidP="00871023">
+      <w:pPr>
+        <w:ind w:right="-9" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>При допущении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>ошибок Экспертом при оформлении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>и проведении экспертного заключения на отчет об оценке, Эксперт несет дисциплинарную ответственность в виде лишения оплаты за выполнение экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA" w:rsidP="00B10DAA">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-9"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA" w:rsidP="00B10DAA">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. О выполнении экспертиз </w:t>
+      </w:r>
+      <w:r w:rsidR="00510B9A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">на отчеты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">оценщиков </w:t>
+      </w:r>
+      <w:r w:rsidR="00510B9A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">других </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>СРО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00894A7E" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA">
+      <w:pPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62A3D" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0312" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">Ассоциация </w:t>
+      </w:r>
+      <w:r w:rsidR="00281138" w:rsidRPr="00A22BD3">
+        <w:t>обязана</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0312" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> уведомлять оценщиков, членов другого СРО, которые подписали отчеты об оценке,</w:t>
+      </w:r>
+      <w:r w:rsidR="00281138" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> и СРО, в которых они состоят,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0312" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> о результатах экс</w:t>
+      </w:r>
+      <w:r w:rsidR="00281138" w:rsidRPr="00A22BD3">
+        <w:t>пертизы подписанных ими отчетов</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0312" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0312" w:rsidRPr="00A22BD3" w:rsidRDefault="00B10DAA">
       <w:pPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7B2D" w:rsidRPr="00A22BD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0312" w:rsidRPr="00A22BD3">
+        <w:t>В случае, если иное не установлено действующим законодательством Российской Федерации об оценочной деятельности или договором на проведение экспертизы отчета об оценке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10DAA" w:rsidRPr="00A22BD3" w:rsidRDefault="00510B9A">
+      <w:pPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...95 lines deleted...]
-      <w:r w:rsidRPr="00EA0C81">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281138" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:t>Если Региональными Экспертными группами выполняются экспертизы на отчеты об оценке оценщиков других СРО и результат экспертного заключения может быть отрицательным, то все материалы по экспертному заключению передаются в Экспертный Совет</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve"> и Исполнительную дирекцию</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10DAA" w:rsidRDefault="00B10DAA">
-[...210 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A22BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRPr="00CE2263" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00C62A3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE2263">
+      <w:r w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve">Настоящий Регламент вступает в силу с даты утверждения его Советом </w:t>
       </w:r>
-      <w:r w:rsidR="000209BE" w:rsidRPr="00CE2263">
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE2263">
+      <w:r w:rsidRPr="00A22BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRPr="00CE2263" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE2263">
+      <w:r w:rsidRPr="00A22BD3">
         <w:t>Региональные экспертные группы в своей деятельности руководствуются настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="00CE2263">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00CE2263" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:left="1" w:right="-9" w:firstLine="654"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE2263">
+      <w:r w:rsidRPr="00A22BD3">
         <w:t>5.3</w:t>
       </w:r>
-      <w:r w:rsidR="0001472A" w:rsidRPr="00CE2263">
-[...5 lines deleted...]
-      <w:r w:rsidR="000209BE">
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:t xml:space="preserve">. В случае, если отдельные нормы настоящего Регламента вступят в противоречие с законодательством Российской Федерации и/или Уставом </w:t>
+      </w:r>
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r w:rsidR="0001472A">
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:t xml:space="preserve">, они утрачивают силу, и применяются соответствующие нормы законодательства Российской Федерации и/или Устава </w:t>
       </w:r>
-      <w:r w:rsidR="000209BE">
+      <w:r w:rsidR="000209BE" w:rsidRPr="00A22BD3">
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r w:rsidR="0001472A">
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
         <w:t>. Недействительность отдельных норм настоящего Положения не влечет недействительности других норм и Положения в целом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C051A" w:rsidRPr="00A22BD3" w:rsidRDefault="003C051A">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...163 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
       <w:pPr>
         <w:ind w:right="-11" w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Приложение №1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62A3D" w:rsidRPr="00A22BD3" w:rsidRDefault="00C62A3D" w:rsidP="00C62A3D">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00B45435">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ПОРУЧЕНИЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НА </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВЫПОЛНЕНИЕ </w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ЭКСПЕРТИЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:ind w:right="-11" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Эксперту ___________________ (Ф.И.О.) направляется </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Эксперту ___________________ (Ф.И.О.) направляется</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Отчет  _</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________(реквизиты Отчета) для проведения экспертизы ____________________ (вид экспертизы).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок исполнения - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>_____ (__________) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="005374CF">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«___» _____________ 20</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__ г.                                                   Председатель Экспертного совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="00281138">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>К.И.Овчинников</w:t>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>О.А</w:t>
+      </w:r>
+      <w:r w:rsidR="0001472A" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Кириллов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="6640" w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="6640" w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="6640" w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Передал ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005374CF" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________ «___» ___________ 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Получил ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005374CF" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________ «___» ___________ 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="-20" w:right="-20" w:firstLine="1290"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="-20" w:right="-20" w:firstLine="1290"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A" w:rsidP="00AE2207">
+      <w:pPr>
+        <w:ind w:left="-20" w:right="-20" w:firstLine="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ПРЕДСТАВЛЕНИЕ ВЫПОЛНЕННОЙ ЭКСПЕРТИЗЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="-20" w:right="-20" w:firstLine="1290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="-20" w:right="-20" w:firstLine="1290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="-20" w:right="-20" w:firstLine="1290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Эксперт ___________________ (Ф.И.О.) </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Эксперт _______</w:t>
+      </w:r>
+      <w:r w:rsidR="005374CF" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________ (Ф.И.О.) выполнил </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>экспертизу ______________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>выполнил  экспертизу</w:t>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>вид экспертизы) на Отчет  ______________________(реквизиты Отчета) и предоставил в Экспертный совет Экспертно</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2207" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63DCD" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________(ре</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63DCD" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>квизиты экспертного заключения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="10" w:right="-20" w:firstLine="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:left="6640" w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Передал ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005374CF" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________ «___» ___________ 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE2207" w:rsidRPr="00A22BD3" w:rsidRDefault="00AE2207">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0001472A" w:rsidRDefault="0001472A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="0001472A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Получил ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005374CF" w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________ «___» ___________ 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22BD3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001472A" w:rsidRPr="00A22BD3" w:rsidRDefault="0001472A">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0001472A" w:rsidRPr="00A22BD3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="862" w:right="855" w:bottom="1140" w:left="1392" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:left w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:bottom w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:right w:val="single" w:sz="1" w:space="1" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="MS Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -2233,66 +2453,66 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000003"/>
+    <w:tmpl w:val="A2DE982A"/>
     <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="5"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2719,129 +2939,161 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B27F2"/>
     <w:rsid w:val="00001D68"/>
     <w:rsid w:val="0001472A"/>
     <w:rsid w:val="000209BE"/>
     <w:rsid w:val="00067EB6"/>
+    <w:rsid w:val="001C06D7"/>
+    <w:rsid w:val="001C770A"/>
+    <w:rsid w:val="00216D07"/>
+    <w:rsid w:val="00281138"/>
+    <w:rsid w:val="00332B2A"/>
     <w:rsid w:val="00367BA4"/>
+    <w:rsid w:val="003B1C93"/>
+    <w:rsid w:val="003C051A"/>
     <w:rsid w:val="00404311"/>
     <w:rsid w:val="00421EFE"/>
+    <w:rsid w:val="00470CAC"/>
     <w:rsid w:val="0047586E"/>
+    <w:rsid w:val="004E5740"/>
     <w:rsid w:val="00510B9A"/>
+    <w:rsid w:val="005374CF"/>
+    <w:rsid w:val="00550B93"/>
     <w:rsid w:val="005B27F2"/>
     <w:rsid w:val="006040B0"/>
+    <w:rsid w:val="00694385"/>
+    <w:rsid w:val="006B1F32"/>
     <w:rsid w:val="006D02C1"/>
     <w:rsid w:val="0076519A"/>
+    <w:rsid w:val="007F08C2"/>
+    <w:rsid w:val="00824FFB"/>
     <w:rsid w:val="00871023"/>
+    <w:rsid w:val="008848BE"/>
     <w:rsid w:val="00894A7E"/>
+    <w:rsid w:val="009474B5"/>
+    <w:rsid w:val="00981EAC"/>
+    <w:rsid w:val="00A22BD3"/>
+    <w:rsid w:val="00A8315D"/>
+    <w:rsid w:val="00A84A48"/>
+    <w:rsid w:val="00AC3F9C"/>
+    <w:rsid w:val="00AE2207"/>
     <w:rsid w:val="00B10DAA"/>
+    <w:rsid w:val="00B45435"/>
+    <w:rsid w:val="00B50042"/>
+    <w:rsid w:val="00B50341"/>
     <w:rsid w:val="00BE0312"/>
+    <w:rsid w:val="00C62A3D"/>
+    <w:rsid w:val="00C63DCD"/>
+    <w:rsid w:val="00CC7B2D"/>
     <w:rsid w:val="00CE2263"/>
+    <w:rsid w:val="00D17D05"/>
     <w:rsid w:val="00DE75E4"/>
+    <w:rsid w:val="00E60770"/>
+    <w:rsid w:val="00E823D5"/>
     <w:rsid w:val="00EA0C81"/>
     <w:rsid w:val="00FA2D8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="117A39C7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ADAF1C60-8798-488A-8EF0-9A2259983715}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3465,80 +3717,80 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
     <w:name w:val="WW8Num7z0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
     <w:name w:val="WW8Num7z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
     <w:name w:val="WW8Num7z2"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
     <w:name w:val="WW8Num3z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a9"/>
+    <w:next w:val="a8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a9"/>
+    <w:basedOn w:val="a8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
     <w:name w:val="Название5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
     <w:name w:val="Указатель5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
@@ -3594,108 +3846,108 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Название2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Указатель2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="ab"/>
+    <w:basedOn w:val="aa"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Юла"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
@@ -3734,96 +3986,96 @@
     <w:name w:val="ConsPlusCell"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
     <w:name w:val="a"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076519A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0076519A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4055,70 +4307,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6579</Characters>
+  <Pages>4</Pages>
+  <Words>1021</Words>
+  <Characters>5824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7718</CharactersWithSpaces>
+  <CharactersWithSpaces>6832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Виктория</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>