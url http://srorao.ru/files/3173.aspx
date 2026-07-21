--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B378E0" w:rsidRPr="00C1498F" w:rsidRDefault="00B378E0" w:rsidP="00B378E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1498F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>УТВЕРЖДЕНО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B378E0" w:rsidRPr="00C1498F" w:rsidRDefault="00B378E0" w:rsidP="00B378E0">
       <w:pPr>
@@ -66,161 +66,280 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Решением Совета </w:t>
       </w:r>
       <w:r w:rsidR="00992C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">СРО РАО </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1498F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B378E0" w:rsidRDefault="00B378E0" w:rsidP="00992C96">
+    <w:p w:rsidR="00B378E0" w:rsidRDefault="004E717E" w:rsidP="00992C96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">Протокол № 19 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B378E0" w:rsidRPr="005937D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7DF4">
-[...6 lines deleted...]
-        <w:t>09.08.2016г.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7DF4" w:rsidRPr="005937D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005937D9" w:rsidRPr="005937D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7DF4" w:rsidRPr="005937D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE7DF4" w:rsidRDefault="00FE7DF4" w:rsidP="00992C96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">_______________________Председатель Совета Ассоциации </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FE7DF4" w:rsidRDefault="00FE7DF4" w:rsidP="00992C96">
+        <w:t xml:space="preserve">Председатель Совета Ассоциации </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7DF4" w:rsidRDefault="009E0DA9" w:rsidP="00992C96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К.Ю</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кулаков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E0DA9" w:rsidRDefault="009E0DA9" w:rsidP="00992C96">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0DA9" w:rsidRDefault="009E0DA9" w:rsidP="00992C96">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="780"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>К.И. Овчинников</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>_______________________</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00B51D01" w:rsidRDefault="00B51D01" w:rsidP="00B378E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B378E0" w:rsidRPr="00B378E0" w:rsidRDefault="00B378E0" w:rsidP="00B378E0">
+    <w:p w:rsidR="009E0DA9" w:rsidRDefault="009E0DA9" w:rsidP="00B378E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B378E0" w:rsidRPr="00B378E0" w:rsidRDefault="00B378E0" w:rsidP="005937D9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B378E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ПОРЯДОК</w:t>
@@ -836,109 +955,50 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на дату поступления в </w:t>
       </w:r>
       <w:r w:rsidR="00992C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ассоциацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D1456" w:rsidRDefault="00992C96" w:rsidP="00992C96">
-[...57 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00775AD4" w:rsidRDefault="00992C96" w:rsidP="00992C96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">-незавершенной </w:t>
       </w:r>
       <w:r w:rsidR="00775AD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1175,1655 +1235,1577 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">-задолженности </w:t>
       </w:r>
       <w:r w:rsidR="00F120B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>по предоставлению ежеквартальной отчетности</w:t>
       </w:r>
-      <w:r w:rsidR="0031080C">
-[...9 lines deleted...]
-    <w:p w:rsidR="0031080C" w:rsidRPr="005169A9" w:rsidRDefault="0031080C" w:rsidP="00F4022C">
+      <w:r w:rsidR="0045507B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за предыдущие периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0045507B" w:rsidRPr="00E63EE6" w:rsidRDefault="0045507B" w:rsidP="00992C96">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-просроченного квалификационного аттестата в области оценочной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0045507B" w:rsidRPr="00E63EE6" w:rsidRDefault="0045507B" w:rsidP="00992C96">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-просроченного полиса страхования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406F78" w:rsidRDefault="001D24F4" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005169A9">
-[...45 lines deleted...]
-    <w:p w:rsidR="00406F78" w:rsidRDefault="001D24F4" w:rsidP="00EE56DD">
+      <w:r w:rsidRPr="001D24F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Датой поступления от оценщика Заявления о приостановлении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>считается д</w:t>
+      </w:r>
+      <w:r w:rsidR="005169A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата регистрации Заявления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406F78" w:rsidRDefault="00406F78" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D24F4">
-[...15 lines deleted...]
-        <w:t>считается д</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Совет </w:t>
       </w:r>
       <w:r w:rsidR="005169A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ата регистрации Заявления</w:t>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассматривает Заявление о приостановлении, не позднее 30 календарных дней, с даты поступления его в </w:t>
+      </w:r>
+      <w:r w:rsidR="005169A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>РАО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00406F78" w:rsidRDefault="00406F78" w:rsidP="00EE56DD">
+    <w:p w:rsidR="002B5218" w:rsidRDefault="0052390B" w:rsidP="00A54E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Совет </w:t>
+        <w:t xml:space="preserve">Членские взносы в </w:t>
       </w:r>
       <w:r w:rsidR="005169A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Ассоциации</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="002B5218" w:rsidRDefault="0052390B" w:rsidP="00A54E1D">
+        <w:t>Ассоциацию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD23B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>плачиваются оценщиком в течение всего периода п</w:t>
+      </w:r>
+      <w:r w:rsidR="001D24F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>риостановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD23B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="001D24F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> права осуществления оценочной деятельности</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD23B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B5218" w:rsidRDefault="00FD23B4" w:rsidP="00A54E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Членские взносы в </w:t>
+        <w:t xml:space="preserve">Оценщик </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>может быть освобожден</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от уплаты членских взносов </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> период </w:t>
+      </w:r>
+      <w:r w:rsidR="0052390B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>приостановления права осуществления оценочной деятельности</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00495215" w:rsidRDefault="000F608E" w:rsidP="000F608E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8</w:t>
       </w:r>
       <w:r w:rsidR="005169A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Ассоциацию</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> у</w:t>
+        <w:t xml:space="preserve">.1.   </w:t>
       </w:r>
       <w:r w:rsidR="00FD23B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>плачиваются оценщиком в течение всего периода п</w:t>
-[...8 lines deleted...]
-        <w:t>риостановлени</w:t>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00097C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ахо</w:t>
       </w:r>
       <w:r w:rsidR="00FD23B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>ждение оценщика</w:t>
+      </w:r>
+      <w:r w:rsidR="00097C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в отпуске по беременности и родам</w:t>
+      </w:r>
+      <w:r w:rsidR="00495215">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B5218" w:rsidRDefault="005169A9" w:rsidP="000F608E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1985" w:hanging="1559"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2    </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нахождение в отпуске по уходу за ребенком до 3-ех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B5218" w:rsidRDefault="005937D9" w:rsidP="000F608E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="000F608E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">етрудоспособность, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218" w:rsidRPr="0052390B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вызванная тяжелой болезнью или иными обстоятельствами, предусмотренными законодательством Ро</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ссийской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005169A9" w:rsidRDefault="000F608E" w:rsidP="000F608E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.4. Осуществление трудовой деятельности, не связанной с оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD23B4" w:rsidRDefault="000F608E" w:rsidP="000F608E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8.5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> случае н</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218" w:rsidRPr="0052390B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аступлени</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="001D24F4">
-[...18 lines deleted...]
-    <w:p w:rsidR="002B5218" w:rsidRDefault="00FD23B4" w:rsidP="00A54E1D">
+      <w:r w:rsidR="002B5218" w:rsidRPr="0052390B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чрезвычайных обстоятельств, устанавливаемых в соответ</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1456" w:rsidRDefault="0052390B" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Оценщик </w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> в отпуске по беременности и родам</w:t>
+        <w:t xml:space="preserve">Совет </w:t>
+      </w:r>
+      <w:r w:rsidR="000F608E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимает решение </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об освобождении оценщика от уплаты членских взносов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при условии представления </w:t>
       </w:r>
       <w:r w:rsidR="00495215">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...192 lines deleted...]
-    <w:p w:rsidR="005D1456" w:rsidRDefault="0052390B" w:rsidP="00EE56DD">
+        <w:t xml:space="preserve">оценщиком </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00594271">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ассоциацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>документов, подтверждающих</w:t>
+      </w:r>
+      <w:r w:rsidR="00495215">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наступление одного из событий</w:t>
+      </w:r>
+      <w:r w:rsidR="00594271">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, перечисленных в п.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00495215">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C4E51" w:rsidRDefault="00B51D01" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="000F608E">
+      <w:r w:rsidRPr="00130E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запись о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приостановлении члену </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> принимает решение </w:t>
-[...73 lines deleted...]
-      <w:r w:rsidR="00495215">
+        <w:t xml:space="preserve"> права осуществления оценочной деятельности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вносится в реестр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оценщиков - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">членов </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не позднее дня, следующего за днем принятия Советом </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> такого решения</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="008C4E51" w:rsidRDefault="00B51D01" w:rsidP="00EE56DD">
+      <w:r w:rsidR="008C4E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523E23" w:rsidRPr="00E63EE6" w:rsidRDefault="008C4E51" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130E93">
-[...126 lines deleted...]
-    <w:p w:rsidR="00523E23" w:rsidRDefault="008C4E51" w:rsidP="00EE56DD">
+      <w:r w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реестр оценщиков - членов </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СРО РАО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содержит информацию</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B46" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75665" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дате</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E2F" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приостановления права осуществления оценочной деятельности и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75665" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фактической </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E2F" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дате восстановления </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B46" w:rsidRPr="00E63EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>права осуществления оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00837C29" w:rsidRPr="006946C7" w:rsidRDefault="00837C29" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">членов </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Оценщик - ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лен </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B49">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00837C29" w:rsidRPr="006946C7" w:rsidRDefault="00837C29" w:rsidP="00EE56DD">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>вправе не страховать ответственность оценщика на период приостановления права осуществления им оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F120B6" w:rsidRDefault="00F120B6" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">лен </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оценщик – член </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B49">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00F120B6" w:rsidRDefault="00F120B6" w:rsidP="00EE56DD">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ассоциации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представляет в </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СРО РАО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявление о восстановлении права осуществления оценочной деятельности (Заявление о восстановлении) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F120B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>приложение №2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00092B46" w:rsidRPr="00AD5066" w:rsidRDefault="006946C7" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Оценщик – член </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Совет </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B49">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">представляет в </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>принимает решение о в</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>осстановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> права осуществления оценочной деятельности </w:t>
+      </w:r>
+      <w:r w:rsidR="004E60A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не позднее тридцати календарных дней с даты поступления в </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B49">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...40 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ассоциацию </w:t>
+      </w:r>
+      <w:r w:rsidR="004E60A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявления о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>восстановлении</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Решение Совета </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вступает в силу </w:t>
+      </w:r>
+      <w:r w:rsidR="00786C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>не ранее даты начала действия полиса страхования имущественной ответственности оценщика</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00786C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представленного </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>оценщик</w:t>
+      </w:r>
+      <w:r w:rsidR="00786C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ом в </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ассоциацию</w:t>
+      </w:r>
+      <w:r w:rsidR="00786C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00092B46" w:rsidRPr="00AD5066" w:rsidRDefault="006946C7" w:rsidP="00EE56DD">
+    <w:p w:rsidR="00AD5066" w:rsidRPr="009F6510" w:rsidRDefault="00AD5066" w:rsidP="00EE56DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае выявления </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассоциацией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факта осуществления оценщиком </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Совет </w:t>
+        <w:t>профессиональн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельност</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, направленн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на установление в отношении объектов оценки рыночной, кадастровой или иной стоимости</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(оценочной деятельности) в течение </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>периода</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приостановления права осуществления оценочной деятельности, </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B49">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ассоциация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вправе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Ассоциации</w:t>
+        <w:t>примен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD4F69">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>принимает решение о в</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC5F79">
+        <w:t xml:space="preserve">ть </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>осстановлени</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD4F69">
+        <w:t xml:space="preserve">к оценщику </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...118 lines deleted...]
-        </w:rPr>
+        <w:t>меры дисциплинарного воздействия, предусмотренные внутренними документами</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5066" w:rsidRPr="009F6510" w:rsidRDefault="00AD5066" w:rsidP="00EE56DD">
+    <w:p w:rsidR="00E86557" w:rsidRPr="00F5697A" w:rsidRDefault="00C1498F" w:rsidP="00406F78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...277 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Настоящ</w:t>
       </w:r>
       <w:r w:rsidR="00406F78" w:rsidRPr="00406F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ий</w:t>
       </w:r>
       <w:r w:rsidRPr="00406F78">
         <w:rPr>
@@ -3195,51 +3177,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  (реестровый № _____________ от ____.____.20___ г.)</w:t>
+        <w:t xml:space="preserve">  (реестровый № _____________ от ___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00453503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_._</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00453503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___.20___ г.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -3843,90 +3845,118 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5697A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________               _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5697A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  Подпись                                             (Расшифровка подписи, Ф.И.О.)</w:t>
+        <w:t xml:space="preserve">                  Подпись                                          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5697A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5697A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Расшифровка подписи, Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4677" w:hanging="566"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00F5697A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение №</w:t>
+        <w:t>Прило</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F5697A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жение №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4677" w:hanging="566"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BB4B49" w:rsidRDefault="00BB4B49" w:rsidP="00BB4B49">
       <w:pPr>
@@ -4105,51 +4135,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  (реестровый № _____________ от ____.____.20___ г.)</w:t>
+        <w:t xml:space="preserve">  (реестровый № _____________ от ___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00453503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_._</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00453503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___.20___ г.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB4B49" w:rsidRDefault="00BB4B49" w:rsidP="00BB4B49">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -4827,229 +4877,247 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5697A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________               _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00F5697A" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5697A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  Подпись                                             (Расшифровка подписи, Ф.И.О.)</w:t>
+        <w:t xml:space="preserve">                  Подпись                                          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5697A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5697A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Расшифровка подписи, Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC54CC" w:rsidRPr="00F5697A" w:rsidRDefault="00BC54CC" w:rsidP="00A54E1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4677" w:hanging="566"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F5697A" w:rsidRPr="00406F78" w:rsidRDefault="00F5697A" w:rsidP="00F5697A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F5697A" w:rsidRPr="00406F78" w:rsidSect="00C1498F">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F54272" w:rsidRDefault="00F54272" w:rsidP="00F74987">
+    <w:p w:rsidR="00F47A3C" w:rsidRDefault="00F47A3C" w:rsidP="00F74987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F54272" w:rsidRDefault="00F54272" w:rsidP="00F74987">
+    <w:p w:rsidR="00F47A3C" w:rsidRDefault="00F47A3C" w:rsidP="00F74987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00F628C9" w:rsidRDefault="00F628C9">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE7DF4">
+    <w:r w:rsidR="004E717E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00F628C9" w:rsidRDefault="00F628C9">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F54272" w:rsidRDefault="00F54272" w:rsidP="00F74987">
+    <w:p w:rsidR="00F47A3C" w:rsidRDefault="00F47A3C" w:rsidP="00F74987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F54272" w:rsidRDefault="00F54272" w:rsidP="00F74987">
+    <w:p w:rsidR="00F47A3C" w:rsidRDefault="00F47A3C" w:rsidP="00F74987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FFA20D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D04CBA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -6390,274 +6458,277 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="148"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003157DE"/>
     <w:rsid w:val="000459CE"/>
     <w:rsid w:val="000525EB"/>
     <w:rsid w:val="0006554F"/>
     <w:rsid w:val="00092B46"/>
     <w:rsid w:val="00097C74"/>
     <w:rsid w:val="000A0361"/>
     <w:rsid w:val="000B141F"/>
     <w:rsid w:val="000B72E8"/>
     <w:rsid w:val="000C19EC"/>
     <w:rsid w:val="000F608E"/>
     <w:rsid w:val="001050DA"/>
     <w:rsid w:val="0011164D"/>
     <w:rsid w:val="00121CE0"/>
     <w:rsid w:val="00130E93"/>
     <w:rsid w:val="00135EE6"/>
     <w:rsid w:val="001526EF"/>
     <w:rsid w:val="00163A8D"/>
     <w:rsid w:val="00196760"/>
     <w:rsid w:val="001D24F4"/>
     <w:rsid w:val="001D5CD6"/>
     <w:rsid w:val="002132EF"/>
     <w:rsid w:val="0028640E"/>
     <w:rsid w:val="002B5218"/>
     <w:rsid w:val="002F3244"/>
     <w:rsid w:val="002F680C"/>
     <w:rsid w:val="0031080C"/>
     <w:rsid w:val="003157DE"/>
     <w:rsid w:val="00315DA1"/>
     <w:rsid w:val="00317576"/>
     <w:rsid w:val="003A7E4E"/>
     <w:rsid w:val="003C395B"/>
     <w:rsid w:val="00406F78"/>
     <w:rsid w:val="00442EF8"/>
+    <w:rsid w:val="0045507B"/>
     <w:rsid w:val="00495215"/>
     <w:rsid w:val="004A2339"/>
     <w:rsid w:val="004D221C"/>
     <w:rsid w:val="004E3DD5"/>
     <w:rsid w:val="004E60A8"/>
+    <w:rsid w:val="004E717E"/>
     <w:rsid w:val="004F09F2"/>
     <w:rsid w:val="005169A9"/>
     <w:rsid w:val="0052390B"/>
     <w:rsid w:val="00523E23"/>
     <w:rsid w:val="00534C34"/>
     <w:rsid w:val="0054464F"/>
     <w:rsid w:val="0056662A"/>
+    <w:rsid w:val="005937D9"/>
     <w:rsid w:val="00594271"/>
     <w:rsid w:val="00595931"/>
     <w:rsid w:val="005B11BD"/>
     <w:rsid w:val="005C534B"/>
     <w:rsid w:val="005D1456"/>
     <w:rsid w:val="005F1EBA"/>
     <w:rsid w:val="005F5552"/>
+    <w:rsid w:val="00654806"/>
     <w:rsid w:val="00670292"/>
     <w:rsid w:val="00686F78"/>
     <w:rsid w:val="006946C7"/>
     <w:rsid w:val="006A1037"/>
     <w:rsid w:val="006B2B86"/>
     <w:rsid w:val="006B6E29"/>
+    <w:rsid w:val="006C0453"/>
     <w:rsid w:val="006C6A28"/>
     <w:rsid w:val="006F1285"/>
     <w:rsid w:val="006F2E2F"/>
     <w:rsid w:val="00705F9C"/>
     <w:rsid w:val="00711E5C"/>
     <w:rsid w:val="00716FF0"/>
     <w:rsid w:val="00727E7C"/>
     <w:rsid w:val="00757031"/>
     <w:rsid w:val="00775AD4"/>
     <w:rsid w:val="00786C95"/>
+    <w:rsid w:val="007B6680"/>
     <w:rsid w:val="007E1C90"/>
     <w:rsid w:val="007F75D0"/>
     <w:rsid w:val="00815303"/>
     <w:rsid w:val="00822E23"/>
     <w:rsid w:val="008332A8"/>
     <w:rsid w:val="00837C29"/>
     <w:rsid w:val="00863E99"/>
     <w:rsid w:val="00867090"/>
     <w:rsid w:val="0089003D"/>
     <w:rsid w:val="00893AB8"/>
     <w:rsid w:val="008B4ED1"/>
     <w:rsid w:val="008C4E51"/>
     <w:rsid w:val="00937569"/>
     <w:rsid w:val="00952A5D"/>
     <w:rsid w:val="00990483"/>
     <w:rsid w:val="00992C96"/>
     <w:rsid w:val="00993781"/>
     <w:rsid w:val="009A6468"/>
     <w:rsid w:val="009C6720"/>
     <w:rsid w:val="009D3F92"/>
+    <w:rsid w:val="009E0DA9"/>
     <w:rsid w:val="009F6510"/>
     <w:rsid w:val="00A11AE3"/>
+    <w:rsid w:val="00A1682D"/>
     <w:rsid w:val="00A240C3"/>
     <w:rsid w:val="00A36EE6"/>
     <w:rsid w:val="00A46880"/>
     <w:rsid w:val="00A54E1D"/>
+    <w:rsid w:val="00A90B90"/>
     <w:rsid w:val="00A91B55"/>
     <w:rsid w:val="00A91FF1"/>
     <w:rsid w:val="00AA174E"/>
     <w:rsid w:val="00AB68B8"/>
     <w:rsid w:val="00AD5066"/>
     <w:rsid w:val="00AF2F44"/>
     <w:rsid w:val="00AF47CB"/>
     <w:rsid w:val="00B305D9"/>
     <w:rsid w:val="00B378E0"/>
     <w:rsid w:val="00B425F9"/>
     <w:rsid w:val="00B51D01"/>
     <w:rsid w:val="00B54425"/>
     <w:rsid w:val="00B70050"/>
     <w:rsid w:val="00B86C1D"/>
     <w:rsid w:val="00B91802"/>
     <w:rsid w:val="00B934E3"/>
     <w:rsid w:val="00B978E9"/>
     <w:rsid w:val="00BA560E"/>
     <w:rsid w:val="00BB4B49"/>
     <w:rsid w:val="00BB55F7"/>
     <w:rsid w:val="00BB61AF"/>
     <w:rsid w:val="00BB76CA"/>
     <w:rsid w:val="00BC54CC"/>
     <w:rsid w:val="00BE4A83"/>
     <w:rsid w:val="00C1498F"/>
     <w:rsid w:val="00C74B05"/>
+    <w:rsid w:val="00C75665"/>
     <w:rsid w:val="00C771E6"/>
     <w:rsid w:val="00CA3013"/>
     <w:rsid w:val="00CB1DD5"/>
     <w:rsid w:val="00CB1E78"/>
     <w:rsid w:val="00CC2901"/>
     <w:rsid w:val="00CD4F69"/>
     <w:rsid w:val="00D11E95"/>
     <w:rsid w:val="00D5287A"/>
     <w:rsid w:val="00D86471"/>
     <w:rsid w:val="00D871DF"/>
     <w:rsid w:val="00D90A3B"/>
     <w:rsid w:val="00DC24DF"/>
     <w:rsid w:val="00DC5F79"/>
     <w:rsid w:val="00DC7D5E"/>
     <w:rsid w:val="00E00397"/>
     <w:rsid w:val="00E13E29"/>
     <w:rsid w:val="00E2663F"/>
+    <w:rsid w:val="00E63EE6"/>
     <w:rsid w:val="00E86557"/>
     <w:rsid w:val="00E87B38"/>
     <w:rsid w:val="00EA7A55"/>
     <w:rsid w:val="00EE0BBD"/>
     <w:rsid w:val="00EE56DD"/>
     <w:rsid w:val="00F120B6"/>
     <w:rsid w:val="00F147B5"/>
+    <w:rsid w:val="00F47A3C"/>
     <w:rsid w:val="00F54272"/>
     <w:rsid w:val="00F5697A"/>
     <w:rsid w:val="00F628C9"/>
     <w:rsid w:val="00F740DA"/>
     <w:rsid w:val="00F74987"/>
     <w:rsid w:val="00F749C5"/>
     <w:rsid w:val="00F75203"/>
     <w:rsid w:val="00F832EC"/>
     <w:rsid w:val="00F934BF"/>
     <w:rsid w:val="00FA2FA0"/>
     <w:rsid w:val="00FC5727"/>
     <w:rsid w:val="00FC5EB2"/>
     <w:rsid w:val="00FD23B4"/>
     <w:rsid w:val="00FE7DF4"/>
     <w:rsid w:val="00FF02E7"/>
     <w:rsid w:val="00FF24B8"/>
     <w:rsid w:val="00FF7644"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DDE8732"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{29071056-BD11-4B53-8AF4-74189B858F70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7140,51 +7211,51 @@
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D871DF"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="393627361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -7436,81 +7507,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD39F233-AF4D-4AB1-B455-0F38A6F14AF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD911D76-113C-4AA2-AEA9-7B0DC04B8AA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6279</Characters>
+  <Pages>4</Pages>
+  <Words>1047</Words>
+  <Characters>5968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7366</CharactersWithSpaces>
+  <CharactersWithSpaces>7001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Архипова Наталья Георгиевна</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>