--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -1,137 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утверждено </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6023" w:rsidRPr="003C7411" w:rsidRDefault="001E6023">
+    <w:p w:rsidR="00E21F46" w:rsidRDefault="001E6023" w:rsidP="009E3849">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">решением Совета </w:t>
       </w:r>
       <w:r w:rsidR="00E21F46">
         <w:t>СРО РАО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21F46" w:rsidRDefault="00E21F46">
+    <w:p w:rsidR="00E21F46" w:rsidRDefault="006423E3" w:rsidP="009E3849">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001F2A4D">
+      <w:r>
+        <w:t>Протокол №19</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6023" w:rsidRPr="001F2A4D">
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:r w:rsidR="001F2A4D" w:rsidRPr="001F2A4D">
-        <w:t>27</w:t>
+      <w:r>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00ED1904" w:rsidRPr="001F2A4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>июл</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t>я</w:t>
+      </w:r>
       <w:r w:rsidR="001F2A4D" w:rsidRPr="001F2A4D">
-        <w:t>января 2020</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E21F46" w:rsidRPr="001F2A4D">
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6023" w:rsidRPr="001F2A4D" w:rsidRDefault="001E6023">
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="006423E3">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...27 lines deleted...]
-    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:r>
+        <w:t>Пре</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t>дседатель</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Совета </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="009E3849">
       <w:pPr>
         <w:ind w:left="4906"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>_____________________К. И. Овчинников</w:t>
+        <w:t>Кулаков К.Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -349,64 +343,86 @@
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="009E3849" w:rsidRDefault="009E3849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E3849" w:rsidRDefault="009E3849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E3849" w:rsidRDefault="009E3849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006423E3" w:rsidRDefault="006423E3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>г. Краснодар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6023" w:rsidRDefault="001F2A4D">
-[...4 lines deleted...]
-        <w:t>2020</w:t>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="009E3849">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="001E6023">
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Общие положения</w:t>
       </w:r>
@@ -664,601 +680,657 @@
           <w:bCs/>
         </w:rPr>
         <w:t>при управлении имуществом Организатора конкурса принимать все зависящие от него разумные меры, для достижения инвестиционных целей, при соответствии уровню риска возможных убытков, связанных с доверительным управлением, который способен нести Организатор конкурса, а также осуществлять размещение активов и управлять ими в интересах организатора конкурса, исходя из необходимости обеспечения принципов надежности, ликвидности, доходности и диверсификации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Конкурсная комиссия при определении победителя вправе принимать во внимание иные критерии, такие как опытность и профессиональная репутация участников конкурса, количество и опытность сотрудников участников конкурса и иные критерии, которые существенным образом могут повлиять на определение победителя конкурса. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A75267" w:rsidRDefault="00A75267">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+    <w:p w:rsidR="001E6023" w:rsidRPr="009E3849" w:rsidRDefault="001E6023" w:rsidP="009E3849">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Организация конкурсного отбора</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Решение о проведении конкурса принимается Президентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00225310">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сообщение о проведении конкурса публикуется на официальном сайте организатора конкурса в сети Интернет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для каждого конкурса разрабатывается конкурсная документация, которая предоставляется после подачи заявки. Срок подачи заявок для участия в конкурсе составляет не менее 30 календарных дней. Срок подачи заявок начинается со дня следующего за </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>днем  опубликования</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> сообщения о проведении конкурса. В случае неполучения ни одной заявки для участия в конкурсе срок подачи заявок может быть продлен на срок, определяемый Президентом </w:t>
+      </w:r>
+      <w:r w:rsidR="00225310">
+        <w:t>Ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для участия в конкурсе претендент подает в установленный срок и в установленном порядке организатору конкурса заявление на участие в конкурсе в форме, предусмотренной конкурсной документацией, подписанное руководителем организации, а также необходимую документацию (далее также — заявка) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>в соответствии с конкурсной документаций</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Документация для управляющей компании включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление установленной формы о намерении принять участие в Конкурсе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>документ, подтверждающий полномочия руководителя организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заверенные</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75267">
+        <w:t>, уполномоченным лицом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> копии учредительных документов организации, свидетельства о внесении записи в Единый государственный реестр юридических лиц, свидетельства о постан</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB675A">
+        <w:t>овке на учет в налоговом органе</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75267">
+        <w:t>, выписку из Единого государственного реестра юридических лиц с датой выдачи, не позднее 10 (десяти) дней до момента предоставления в форме электронного документа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заверенные</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75267">
+        <w:t xml:space="preserve">, уполномоченным лицом, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>копии лицензии на осуществление деятельности по доверительному управлению инвестиционными фондами, паевыми инвестиционными фондами, негосударственными пенсионными фондами, а также лицензии профессионального участника рынка ценных бумаг на осуществление деятельности по управлению ценными бумагами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проект договора о доверительном управлении средствами компенсационного фонда организатора конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заверенный руководителем претендента перечень сведений об акционерах (участниках), в том числе акционерах (участниках) акционеров (участников), и других аффилированных физических и юридических лицах. В указанном перечне должны содержаться следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>для юридического лица - полное наименование акционера (участника), место нахождения и почтовый адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>для физического лица - фамилия, имя, отчество акционера (участника);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>основной государственный регистрационный номер, указанный в свидетельстве о государственной регистрации юридического лица или свидетельстве о внесении записи о нем в Единый государственный реестр юридических лиц, и присвоенный ему идентификационный номер налогоплательщика с кодом причины постановки на учет в налоговый орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>доля соответствующего акционера (участника) в уставном (складочном) капитале;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>информация об акционерах (участниках) акционеров (участников), доля которых в уставном (складочном) капитале организации превышает 5 процентов, - полное наименование или фамилия, имя и отчество, идентификационный номер налогоплательщика, место нахождения или место жительства (адрес) каждого из акционеров (участников), а также их доля в уставном (складочном) капитале;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заверенные главным бухгалтером и печатью претендента бухгалтерский баланс и отчет о прибылях и убытках за последние 2 года, предшествующие году подачи заявки на участие в конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023" w:rsidP="00225310">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявка на участие в конкурсе формируется следующим образом: один подлинный экземпляр заявления с приложенной конкурсной документацией, указанной в п.  3.3. настоящего положения, запечатывается в конверт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Конверт с заявкой на участие в конкурсе должен быть четко обозначен как «ЗАЯВКА НА УЧАСТИЕ В ОТКРЫТОМ КОНКУРСЕ ПО ВЫБОРУ УПРАВЛЯЮЩЕЙ КОМПАНИИ ДЛЯ ЗАКЛЮЧЕНИЯ ДОГОВОРА ДОВЕРИТЕЛЬНОГО УПРАВЛЕНИЯ СРЕДСТВАМИ КОМПЕНСАЦИОННОГО ФОНДА С САМОРЕГУЛИРУЕМОЙ ОРГАНИЗАЦИЕЙ </w:t>
+      </w:r>
+      <w:r w:rsidR="00225310">
+        <w:t>РЕГИОНАЛЬНОЙ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> АССОЦИАЦИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00225310">
+        <w:t>ЕЙ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ОЦЕНЩИКОВ». Конверт должен быть опечатан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Организатор конкурса осуществляет прием заявок и выдает претендентам расписки с указанием даты и времени их получения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Организатор конкурса ведет регистрацию поступающих заявок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Претендент вправе изменить или отозвать свою заявку. Уведомление об изменении заявки или ее отзыве должно быть направлено организатору конкурса до истечения срока подачи заявок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если заявки на участие в конкурсе направлены только одной управляющей компанией, конкурс не отменяется и проводится в отношении одного претендента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Определение победителя конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Решение о проведении конкурса принимается Президентом </w:t>
+        <w:t xml:space="preserve">Для определения победителя конкурса создается конкурсная комиссия. Количественный и персональный состав конкурсной комиссии утверждается </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Президентом  </w:t>
       </w:r>
       <w:r w:rsidR="00225310">
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Для каждого конкурса разрабатывается конкурсная документация, которая предоставляется после подачи заявки. Срок подачи заявок для участия в конкурсе составляет не менее 30 календарных дней. Срок подачи заявок начинается со дня следующего за днем  опубликования сообщения о проведении конкурса. В случае неполучения ни одной заявки для участия в конкурсе срок подачи заявок может быть продлен на срок, определяемый Президентом </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по представлению Генерального директора </w:t>
       </w:r>
       <w:r w:rsidR="00225310">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. Конкурсная комиссия должна состоять из нечетного числа лиц, в составе не менее пяти человек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Не допускается включение в состав конкурсной комиссии лиц, имеющих близкую степень родства со штатными сотрудниками организаций, участвующих в конкурсе, являющихся штатными сотрудниками организаций, участвующих в конкурсе или имевших трудовые отношения с организациями, участвующими в конкурсе за последние 2 года, предшествующих году проведения конкурса, а также аффилированных лиц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Для участия в конкурсе претендент подает в установленный срок и в установленном порядке организатору конкурса заявление на участие в конкурсе в форме, предусмотренной конкурсной документацией, подписанное руководителем организации, а также необходимую документацию (далее также — заявка) в соответствии с конкурсной документаций.</w:t>
+        <w:t>Не позднее следующего рабочего дня по</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t xml:space="preserve">сле дня окончания приема </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E3849">
+        <w:t>заявок</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Конкурсной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> комиссией вскрываются конверты с заявками на участие в конкурсе. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Документация для управляющей компании включает:</w:t>
-[...197 lines deleted...]
-        <w:t>коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании.</w:t>
+        <w:t>Конкурсной комиссией вскрываются конверты с заявками на участие в конкурсе, которые поступили до истечения срока вскрытия заявок на участие в конкурсе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Заявка на участие в конкурсе формируется следующим образом: один подлинный экземпляр заявления с приложенной конкурсной документацией, указанной в п.  3.3. настоящего положения, запечатывается в конверт.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ОЦЕНЩИКОВ». Конверт должен быть опечатан.</w:t>
+        <w:t>Наименование и почтовый адрес каждого Участника конкурса, конверт с заявкой на участие в конкурсе которого вскрывается, наличие сведений и документов, запечатанного и опечатанного претендентом на участие в конкурсе конверта, содержащего коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании, объявляются при вскрытии конвертов с заявками на участие в конкурсе, и заносятся в протокол вскрытия конвертов с заявками на участие в конкурсе</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3849">
+        <w:t>. При этом, конверт, содержащий</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании в этот день не вскрывается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Организатор конкурса осуществляет прием заявок и выдает претендентам расписки с указанием даты и времени их получения. </w:t>
+        <w:t xml:space="preserve">Протокол вскрытия конвертов с заявками на участие в конкурсе ведется Конкурсной комиссией и подписывается всеми присутствующими членами Конкурсной комиссии. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Организатор конкурса ведет регистрацию поступающих заявок. </w:t>
-      </w:r>
+        <w:t>После вскрытия конвертов и подписания протокола вскрытия конвертов Конкурсная комиссия рассматривает заявки на участие в конкурсе на соответствие требованиям, установленным настоящим Положением.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Ref119429840"/>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Претендент вправе изменить или отозвать свою заявку. Уведомление об изменении заявки или ее отзыве должно быть направлено организатору конкурса до истечения срока подачи заявок. </w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">Для определения победителя конкурса создается конкурсная комиссия. Количественный и персональный состав конкурсной комиссии утверждается Президентом  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В процессе рассмотрения заявок на участие в конкурсе Конкурсной комиссией ведется протокол рассмотрения заявок на участие в конкурсе, который подписывается всеми присутствующими на заседании членами Конкурсной комиссии. Протокол должен содержать сведения об Участниках конкурса, подавших заявки на участие в конкурсе, решение о допуске Участника конкурса к участию в конкурсе и о признании его Участником конкурса или об отказе в допуске Участника конкурса к участию в конкурсе с обоснованием такого решения. Указанный протокол не позднее 3 (трех) рабочих дней после окончания рассмотрения заявок на участие в конкурсе размещается </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">на официальном сайте </w:t>
       </w:r>
       <w:r w:rsidR="00225310">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> по представлению Генерального директора </w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E6023" w:rsidRDefault="009E3849">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Не позднее следующего рабочего дня после дня окончания приема заявок,  Конкурсной комиссией вскрываются конверты с заявками на участие в конкурсе. </w:t>
-[...88 lines deleted...]
-        <w:t>В день, во время и в месте проведения открытого конкурса  Конкурсная комиссия  вскрывает конверты, содержащие коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании, Участников, допущенных к участию в конкурсе. Вскрытие конвертов, содержащих коммерческое предложение является закрытой процедурой, к участию во вскрытии допускаются только члены Конкурсной комиссии. На основании  результатов оценки и сопоставления заявок на участие в конкурсе, а также предложений Участников конкурса конкурсная комиссия определяет победителя конкурса.</w:t>
+        <w:t xml:space="preserve">В день, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">во </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6023">
+        <w:t>время</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E6023">
+        <w:t xml:space="preserve"> и в мест</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е проведения открытого конкурса Конкурсная комиссия </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6023">
+        <w:t>вскрывает конверты, содержащие коммерческое предложение в адрес организатора конкурса, содержащее базовые условия доверительного управления средствами компенсационного фонда, включая размеры вознаграждения управляющей компании, Участников, допущенных к участию в конкурсе. Вскрытие конвертов, содержащих коммерческое предложение является закрытой процедурой, к участию во вскрытии допускаются только члены Конкурсной комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и. На основании </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6023">
+        <w:t>результатов оценки и сопоставления заявок на участие в конкурсе, а также предложений Участников конкурса конкурсная комиссия определяет победителя конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Победитель конкурса определяется простым большинством голосов членов конкурсной комиссии. Решение конкурсной комиссии оформляется в протоколе заседания конкурсной комиссии, подписываемом членами конкурсной комиссии. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1372,99 +1444,84 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Договор с победителем конкурса заключается в течение 30 календарных дней с момента подведения итогов конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="-4" w:right="12" w:firstLine="711"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6023" w:rsidRDefault="001E6023">
+    <w:p w:rsidR="001E6023" w:rsidRPr="009E3849" w:rsidRDefault="001E6023" w:rsidP="009E3849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5179"/>
           <w:tab w:val="left" w:pos="7710"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="-4" w:right="12" w:firstLine="711"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>5. Заключительные положения.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="001E6023" w:rsidRPr="00225310" w:rsidRDefault="001E6023">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5179"/>
           <w:tab w:val="left" w:pos="7710"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="-4" w:right="12" w:firstLine="711"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225310">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. Изменения в настоящее Положение принимаются решением Совета </w:t>
       </w:r>
       <w:r w:rsidR="00225310" w:rsidRPr="00225310">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1509,132 +1566,133 @@
       <w:r w:rsidRPr="00225310">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E6023" w:rsidRPr="00225310">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1136" w:right="851" w:bottom="1136" w:left="1388" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:left w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:bottom w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:right w:val="single" w:sz="1" w:space="1" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -1837,132 +1895,123 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E21F46"/>
     <w:rsid w:val="001E6023"/>
     <w:rsid w:val="001F2A4D"/>
     <w:rsid w:val="00225310"/>
     <w:rsid w:val="003C7411"/>
+    <w:rsid w:val="006423E3"/>
     <w:rsid w:val="0065178B"/>
     <w:rsid w:val="00996B1E"/>
+    <w:rsid w:val="009E3849"/>
     <w:rsid w:val="00A75267"/>
     <w:rsid w:val="00AB675A"/>
     <w:rsid w:val="00AF2792"/>
     <w:rsid w:val="00DD3524"/>
     <w:rsid w:val="00E21F46"/>
     <w:rsid w:val="00E40622"/>
     <w:rsid w:val="00ED1904"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7760EAF1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{710840FE-4A19-41AE-9DB2-4B762E79A440}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2582,80 +2631,80 @@
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Символ нумерации"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Маркеры списка"/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="7">
     <w:name w:val="Основной шрифт абзаца7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a9"/>
+    <w:next w:val="a8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a9"/>
+    <w:basedOn w:val="a8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
     <w:name w:val="Название6"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Указатель6"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
@@ -2735,108 +2784,108 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Название2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Указатель2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="ab"/>
+    <w:basedOn w:val="aa"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Юла"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
@@ -2875,94 +2924,94 @@
     <w:name w:val="ConsPlusCell"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Обычный1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF2792"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="af"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF2792"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3193,70 +3242,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11369</Characters>
+  <Pages>5</Pages>
+  <Words>1992</Words>
+  <Characters>11355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13337</CharactersWithSpaces>
+  <CharactersWithSpaces>13321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Виктория</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>