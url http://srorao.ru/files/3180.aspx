--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -1,169 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
+    <w:p w:rsidR="000E6520" w:rsidRDefault="00DC1341" w:rsidP="000E6520">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Утверждено решением </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> РАО </w:t>
+        <w:t xml:space="preserve">Утверждено решением Совета </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6520">
+        <w:t xml:space="preserve">СРО РАО </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Протокол </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
+      <w:r w:rsidR="007E0F4A">
+        <w:t>№19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="00DC1341">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от «</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="007E0F4A">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">23 </w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   июня   </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
+        <w:t xml:space="preserve"> ию</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0F4A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="00DC1341">
       <w:pPr>
         <w:ind w:left="4678"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-    <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
+      <w:r>
+        <w:t>Пре</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve">дседатель Совета </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">СРО РАО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E6520" w:rsidRDefault="00DC1341" w:rsidP="000E6520">
       <w:pPr>
         <w:ind w:left="4906"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>К. И. Овчинников</w:t>
+        <w:t>Кулаков К.Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6520" w:rsidRDefault="000E6520" w:rsidP="000E6520">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -364,96 +357,116 @@
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00DC1341" w:rsidRDefault="00DC1341">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC1341" w:rsidRDefault="00DC1341">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC1341" w:rsidRDefault="00DC1341">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC1341" w:rsidRDefault="00DC1341">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>г. Краснодар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C43BC" w:rsidRDefault="0072151E">
-[...4 lines deleted...]
-        <w:t>2015</w:t>
+    <w:p w:rsidR="008C43BC" w:rsidRDefault="00DC1341">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="008C43BC">
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Общие положения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> 1.1. Настоящее Положение определяет порядок организации и проведения конкурса по отбору специализированного депозитария </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аморегулируемой организацией </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Региональной ассоциацией</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> оценщиков (далее – </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциация</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) для заключения с ним договора об оказании услуг (далее соответственно – конкурс, договор). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -461,65 +474,60 @@
       <w:r>
         <w:t xml:space="preserve">1.2. Настоящее Положение разработано в соответствии с Федеральным законом «Об оценочной деятельности в Российской Федерации» и Федеральным законом «О саморегулируемых организациях» в целях сохранения и увеличения размещаемых средств компенсационного фонда </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.3. Организатором конкурса является </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциация</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
+    <w:p w:rsidR="008C43BC" w:rsidRDefault="00DC1341">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.4. Первый конкурс </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2012 году.</w:t>
+        <w:t>1.4. Первый конкурс проводится</w:t>
+      </w:r>
+      <w:r w:rsidR="008C43BC">
+        <w:t xml:space="preserve"> в 2012 году.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.5. В дальнейшем конкурс проводится в связи с истечением срока действия договора (не менее чем за 2 месяца до истечения срока), а также в связи с досрочным расторжением договора по основаниям, предусмотренным законодательством Российской Федерации и условиями договора. При досрочном расторжении договора организатор конкурса проводит конкурс не позднее 3 месяцев с даты расторжения договора. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Конкурс может не проводиться, если Советом </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
@@ -662,82 +670,88 @@
       <w:r>
         <w:t xml:space="preserve">3.1. 3.1. Решение о проведении конкурса принимается Президентом </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Сообщение о проведении конкурса публикуется на официальном сайте организатора конкурса в сети Интернет. Для каждого конкурса разрабатывается конкурсная документация, которая предоставляется Претендентам на платной основе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Срок подачи заявок для участия в конкурсе составляет не менее 30 календарных дней. Срок подачи заявок начинается со дня следующего за </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> сообщения о проведении конкурса. В случае неполучения ни одной заявки для участия в конкурсе срок подачи заявок может быть продлен на срок, определяемый Президентом </w:t>
+        <w:t>Срок подачи заявок для участия в конкурсе составляет не менее 30 календарных дней. Срок подачи заявок начина</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve">ется со дня следующего за днем </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">опубликования сообщения о </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">проведении конкурса. В случае неполучения ни одной заявки для участия в конкурсе срок подачи заявок может быть продлен на срок, определяемый Президентом </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.2. Для участия в конкурсе претендент подает в установленный срок и в установленном порядке организатору конкурса заявление на участие в конкурсе в форме, предусмотренной конкурсной документацией, подписанное руководителем организации, а также необходимую документацию (далее также — заявка) </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>3.2. Для участия в конкурсе претендент подает в установленный срок и в установленном порядке организатору конкурса заявление на участие в конкурсе в форме, предусмотренной конкурсной документацией, подписанное руководителем организации, а также необходимую документацию (далее также — заяв</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve">ка) в соответствии с конкурсной </w:t>
+      </w:r>
+      <w:r>
+        <w:t>документаци</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.3. Документация для специализированного депозитария включает:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1169"/>
           <w:tab w:val="left" w:pos="1490"/>
           <w:tab w:val="left" w:pos="1997"/>
         </w:tabs>
         <w:ind w:left="-30" w:right="1" w:firstLine="724"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -936,226 +950,210 @@
           <w:tab w:val="left" w:pos="1490"/>
           <w:tab w:val="left" w:pos="1997"/>
         </w:tabs>
         <w:ind w:left="-30" w:right="1" w:firstLine="724"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заверенные главным бухгалтером и печатью претендента бухгалтерский баланс и отчет о прибылях и убытках за последние 2 года, предшествующие году подачи заявки на участие в конкурсе; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1169"/>
           <w:tab w:val="left" w:pos="1490"/>
           <w:tab w:val="left" w:pos="1997"/>
         </w:tabs>
         <w:ind w:left="-30" w:right="1" w:firstLine="724"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию (вкладывается в конверт, который запечатывается и опечатывается претендентом на участие </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t>коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию (вкладывается в конверт, который запечатывается и опечатыва</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve">ется претендентом на участие в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">конкурсе). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4. Заявка на участие в конкурсе формируется следующим образом: один подлинный экземпляр заявления с приложенной конкурсной документацией, указанной в п.  3.3. настоящего положения, запечатывается в конверт. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Конверт с заявкой на участие в конкурсе должен быть четко обозначен как «ЗАЯВКА НА УЧАСТИЕ В ОТКРЫТОМ КОНКУРСЕ. НАЗВАНИЕ КОНКУРСА____________________». Конверт должен быть опечатан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.5. Организатор конкурса осуществляет прием заявок и выдает претендентам расписки с указанием даты и времени их получения. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.6.Организатор конкурса ведет регистрацию поступающих заявок. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.7. Претендент вправе изменить или отозвать свою заявку. Уведомление об изменении заявки или ее отзыве должно быть направлено организатору конкурса до истечения срока подачи заявок. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В случае если заявки на участие в конкурсе направлены только одним специализированным депозитарием, конкурс не отменяется и проводится в отношении одного претендента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Определение победителя конкурса</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.1. Для определения победителя конкурса создается конкурсная комиссия. Количественный и персональный состав конкурсной комиссии утверждается </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Президентом  </w:t>
+        <w:t xml:space="preserve">4.1. Для определения победителя конкурса создается конкурсная комиссия. Количественный и персональный состав конкурсной комиссии утверждается Президентом </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> по представлению Генерального директора </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Конкурсная комиссия должна состоять из нечетного числа лиц, в составе не менее пяти человек. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Не допускается включение в состав конкурсной комиссии лиц, имеющих близкую степень родства со штатными сотрудниками организаций, участвующих в конкурсе, являющихся штатными сотрудниками организаций, участвующих в конкурсе или имевших трудовые отношения с организациями, участвующими в конкурсе за последние 2 года, предшествующих году проведения конкурса, а также аффилированных лиц. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.2. Не позднее следующего рабочего дня после дня окончания приема </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> комиссией вскрываются конверты с заявками на участие в конкурсе. </w:t>
+        <w:t xml:space="preserve">4.2. Не позднее следующего рабочего дня после дня окончания приема заявок, Конкурсной комиссией вскрываются конверты с заявками на участие в конкурсе. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Конкурсной комиссией вскрываются конверты с заявками на участие в конкурсе, которые поступили до истечения срока вскрытия заявок на участие в конкурсе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Наименование и почтовый адрес каждого Участника конкурса, конверт с заявкой на участие в конкурсе которого вскрывается, наличие сведений и документов, запечатанного и опечатанного претендентом на участие в конкурсе конверта, содержащего коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию, объявляются при вскрытии конвертов с заявками на участие в конкурсе, и заносятся в протокол вскрытия конвертов с заявками на участие в конкурсе. При этом, конверт, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию организатором торгов в этот день не вскрывается.</w:t>
+        <w:t>Наименование и почтовый адрес каждого Участника конкурса, конверт с заявкой на участие в конкурсе которого вскрывается, наличие сведений и документов, запечатанного и опечатанного претендентом на участие в конкурсе конверта, содержащего коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию, объявляются при вскрытии конвертов с заявками на участие в конкурсе, и заносятся в протокол вскрытия конвертов с заявками на участие в конкурсе.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve"> При этом, конверт, содержащий </w:t>
+      </w:r>
+      <w:r>
+        <w:t>коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию организатором торгов в этот день не вскрывается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Протокол вскрытия конвертов с заявками на участие в конкурсе ведется Конкурсной комиссией и подписывается всеми присутствующими членами Конкурсной комиссии. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1174,79 +1172,76 @@
       <w:bookmarkStart w:id="1" w:name="_Ref119429840"/>
       <w:r>
         <w:t xml:space="preserve">В процессе рассмотрения заявок на участие в конкурсе Конкурсной комиссией ведется протокол рассмотрения заявок на участие в конкурсе, который подписывается всеми присутствующими на заседании членами Конкурсной комиссии. Протокол должен содержать сведения об Участниках конкурса, подавших заявки на участие в конкурсе, решение о допуске Участника конкурса к участию в конкурсе и о признании его Участником конкурса или об отказе в допуске Участника конкурса к участию в конкурсе с обоснованием такого решения. Указанный протокол в день окончания рассмотрения заявок на участие в конкурсе размещается </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">на официальном сайте </w:t>
       </w:r>
       <w:r w:rsidR="0072151E">
         <w:t>Ассоциации</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Публично, в день, во время и в месте проведения открытого </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> оценки и сопоставления заявок на участие в конкурсе, а также предложений Участников конкурса конкурсная комиссия определяет победителя конкурса.</w:t>
+        <w:t>Публично, в день, во время и в месте</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t xml:space="preserve"> проведения открытого конкурса </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Конкурсная комиссия  вскрывает конверты, содержащие коммерческое предложение в адрес организатора конкурса, содержащее базовые условия депозитарного обслуживания, включая размеры вознаграждения специализированному депозитарию, Участников, допущенных к у</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1341">
+        <w:t>частию в конкурсе. На основании</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> результатов оценки и сопоставления заявок на участие в конкурсе, а также предложений Участников конкурса конкурсная комиссия определяет победителя конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Победитель конкурса определяется простым большинством голосов членов конкурсной комиссии. Решение конкурсной комиссии оформляется в протоколе заседания конкурсной комиссии, подписываемом членами конкурсной комиссии. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Критериями признания участника победителем конкурса являются: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C43BC" w:rsidRDefault="008C43BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1107"/>
         </w:tabs>
@@ -1438,51 +1433,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C43BC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1136" w:right="851" w:bottom="1136" w:left="1388" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:left w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:bottom w:val="single" w:sz="1" w:space="1" w:color="000000"/>
         <w:right w:val="single" w:sz="1" w:space="1" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
@@ -1522,51 +1517,51 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -2571,113 +2566,115 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="148"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0072151E"/>
     <w:rsid w:val="000A19F8"/>
     <w:rsid w:val="000E6520"/>
     <w:rsid w:val="0072151E"/>
+    <w:rsid w:val="007E0F4A"/>
     <w:rsid w:val="008C43BC"/>
+    <w:rsid w:val="00DC1341"/>
     <w:rsid w:val="00FC2A35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2FCABF9E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6B0D6339-028C-4E35-8132-743A6B77E535}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3327,80 +3324,80 @@
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Символ нумерации"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Маркеры списка"/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="6">
     <w:name w:val="Основной шрифт абзаца6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a9"/>
+    <w:next w:val="a8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a9"/>
+    <w:basedOn w:val="a8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
     <w:name w:val="Название5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
     <w:name w:val="Указатель5"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
@@ -3457,108 +3454,108 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Название2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Указатель2"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="ab"/>
+    <w:basedOn w:val="aa"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Юла"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
@@ -3597,90 +3594,90 @@
     <w:name w:val="ConsPlusCell"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Обычный1"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="Основной текст с отступом 21"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="210"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3912,70 +3909,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10638</Characters>
+  <Pages>5</Pages>
+  <Words>1865</Words>
+  <Characters>10631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12480</CharactersWithSpaces>
+  <CharactersWithSpaces>12472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Виктория</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>