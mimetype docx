--- v0 (2026-03-02)
+++ v1 (2026-05-25)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-472"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D324A6" w:rsidRPr="00D44B3B" w:rsidTr="00AC1E23">
+      <w:tr w:rsidR="00D324A6" w:rsidRPr="00BC5CE3" w:rsidTr="00AC1E23">
         <w:trPr>
           <w:trHeight w:val="2336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D324A6" w:rsidRPr="00937266" w:rsidRDefault="0020342A" w:rsidP="00D324A6">
             <w:pPr>
               <w:autoSpaceDN/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937266">
               <w:rPr>
@@ -766,51 +765,59 @@
       <w:r w:rsidRPr="007B3F00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRPr="007B3F00" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Всего членов в Совете Ассоциации — 9.</w:t>
+        <w:t xml:space="preserve">Всего членов в Совете Ассоциации — </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5CE3">
+        <w:t>8</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В заседании участвуют 5 членов Совета Ассоциации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -835,52 +842,50 @@
       </w:r>
       <w:r w:rsidR="00777F42">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Ассоциации Кулаков К.Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Члены Совета Ассоциации:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRPr="00774622" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00774622">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Мазаев Игорь Владимирович</w:t>
       </w:r>
@@ -1776,70 +1781,70 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008805F7" w:rsidRPr="00777F42" w:rsidSect="00FF5631">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF5900" w:rsidRDefault="00FF5900">
+    <w:p w:rsidR="00B13380" w:rsidRDefault="00B13380">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF5900" w:rsidRDefault="00FF5900">
+    <w:p w:rsidR="00B13380" w:rsidRDefault="00B13380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1862,73 +1867,73 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF5900" w:rsidRDefault="00FF5900">
+    <w:p w:rsidR="00B13380" w:rsidRDefault="00B13380">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF5900" w:rsidRDefault="00FF5900">
+    <w:p w:rsidR="00B13380" w:rsidRDefault="00B13380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -2961,56 +2966,55 @@
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="124"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F62E58"/>
     <w:rsid w:val="000047C0"/>
     <w:rsid w:val="00004D35"/>
     <w:rsid w:val="00010C89"/>
     <w:rsid w:val="00015E5D"/>
     <w:rsid w:val="00022CCD"/>
     <w:rsid w:val="000276F3"/>
     <w:rsid w:val="000558C3"/>
     <w:rsid w:val="00066991"/>
@@ -3191,62 +3195,64 @@
     <w:rsid w:val="009E02E2"/>
     <w:rsid w:val="009E5235"/>
     <w:rsid w:val="009E586F"/>
     <w:rsid w:val="00A0188F"/>
     <w:rsid w:val="00A02D08"/>
     <w:rsid w:val="00A12CFA"/>
     <w:rsid w:val="00A267AD"/>
     <w:rsid w:val="00A3375A"/>
     <w:rsid w:val="00A45D3E"/>
     <w:rsid w:val="00A74C1E"/>
     <w:rsid w:val="00A765C1"/>
     <w:rsid w:val="00A8306F"/>
     <w:rsid w:val="00A83F6E"/>
     <w:rsid w:val="00A84082"/>
     <w:rsid w:val="00A91771"/>
     <w:rsid w:val="00A95FEE"/>
     <w:rsid w:val="00AA0AC6"/>
     <w:rsid w:val="00AA6CF3"/>
     <w:rsid w:val="00AC1E23"/>
     <w:rsid w:val="00AE0528"/>
     <w:rsid w:val="00AE6C10"/>
     <w:rsid w:val="00B0020B"/>
     <w:rsid w:val="00B00EFE"/>
     <w:rsid w:val="00B054EC"/>
     <w:rsid w:val="00B115FD"/>
+    <w:rsid w:val="00B13380"/>
     <w:rsid w:val="00B15D60"/>
     <w:rsid w:val="00B2033D"/>
     <w:rsid w:val="00B25167"/>
     <w:rsid w:val="00B54AC2"/>
     <w:rsid w:val="00B61351"/>
     <w:rsid w:val="00B65AC0"/>
     <w:rsid w:val="00B666D0"/>
     <w:rsid w:val="00B95057"/>
     <w:rsid w:val="00B97046"/>
     <w:rsid w:val="00BA4EC2"/>
     <w:rsid w:val="00BC0E77"/>
     <w:rsid w:val="00BC1717"/>
+    <w:rsid w:val="00BC5CE3"/>
     <w:rsid w:val="00BC7D54"/>
     <w:rsid w:val="00BD3A96"/>
     <w:rsid w:val="00BE22CF"/>
     <w:rsid w:val="00BE3BEE"/>
     <w:rsid w:val="00C0205A"/>
     <w:rsid w:val="00C05425"/>
     <w:rsid w:val="00C11DFE"/>
     <w:rsid w:val="00C1341B"/>
     <w:rsid w:val="00C24052"/>
     <w:rsid w:val="00C3167C"/>
     <w:rsid w:val="00C41B2D"/>
     <w:rsid w:val="00C46613"/>
     <w:rsid w:val="00C5518D"/>
     <w:rsid w:val="00C551DE"/>
     <w:rsid w:val="00C57FEA"/>
     <w:rsid w:val="00C63B50"/>
     <w:rsid w:val="00C734AB"/>
     <w:rsid w:val="00C751E4"/>
     <w:rsid w:val="00C77C77"/>
     <w:rsid w:val="00C8786A"/>
     <w:rsid w:val="00CB0E59"/>
     <w:rsid w:val="00CB3244"/>
     <w:rsid w:val="00CB515D"/>
     <w:rsid w:val="00CB5DC8"/>
     <w:rsid w:val="00CC7CCC"/>
@@ -3317,57 +3323,58 @@
     <w:rsid w:val="00FF5900"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DCFC47C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{64225E9D-00CF-440B-807B-56EF686CF736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4041,51 +4048,51 @@
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="147943632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="153883732">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>