--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -13,51 +13,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-472"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D324A6" w:rsidRPr="007E7534" w:rsidTr="00AC1E23">
+      <w:tr w:rsidR="00D324A6" w:rsidRPr="00A0197E" w:rsidTr="00AC1E23">
         <w:trPr>
           <w:trHeight w:val="2336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D324A6" w:rsidRPr="00937266" w:rsidRDefault="0020342A" w:rsidP="00D324A6">
             <w:pPr>
               <w:autoSpaceDN/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937266">
               <w:rPr>
@@ -765,51 +765,59 @@
       <w:r w:rsidRPr="007B3F00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRPr="007B3F00" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Всего членов в Совете Ассоциации — 9.</w:t>
+        <w:t>Всег</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0197E">
+        <w:t>о членов в Совете Ассоциации — 8</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В заседании участвуют 5 членов Совета Ассоциации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRDefault="00777F42" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1690,62 +1698,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRPr="00777F42" w:rsidRDefault="002C5562" w:rsidP="00777F42">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00777F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Председатель заседания                                                      </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Председатель заседания                                                       </w:t>
       </w:r>
       <w:r w:rsidR="00777F42" w:rsidRPr="00777F42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Кулаков К.Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F62E58" w:rsidRPr="00777F42" w:rsidRDefault="00F62E58">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00777F42" w:rsidRPr="00777F42" w:rsidRDefault="002C5562" w:rsidP="00777F42">
@@ -1786,84 +1783,84 @@
         </w:tabs>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008805F7" w:rsidRPr="00777F42" w:rsidSect="00FF5631">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00221A13" w:rsidRDefault="00221A13">
+    <w:p w:rsidR="00E16445" w:rsidRDefault="00E16445">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00221A13" w:rsidRDefault="00221A13">
+    <w:p w:rsidR="00E16445" w:rsidRDefault="00E16445">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1872,61 +1869,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00221A13" w:rsidRDefault="00221A13">
+    <w:p w:rsidR="00E16445" w:rsidRDefault="00E16445">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00221A13" w:rsidRDefault="00221A13">
+    <w:p w:rsidR="00E16445" w:rsidRDefault="00E16445">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="707"/>
         </w:tabs>
         <w:ind w:left="707" w:hanging="283"/>
@@ -2970,51 +2967,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="124"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F62E58"/>
     <w:rsid w:val="000047C0"/>
     <w:rsid w:val="00004D35"/>
     <w:rsid w:val="00010C89"/>
     <w:rsid w:val="00015E5D"/>
     <w:rsid w:val="00022CCD"/>
@@ -3179,50 +3176,51 @@
     <w:rsid w:val="00891325"/>
     <w:rsid w:val="008D7C12"/>
     <w:rsid w:val="008E2E36"/>
     <w:rsid w:val="008E3F9E"/>
     <w:rsid w:val="008F3AAD"/>
     <w:rsid w:val="008F41C8"/>
     <w:rsid w:val="0090756A"/>
     <w:rsid w:val="00937266"/>
     <w:rsid w:val="00940648"/>
     <w:rsid w:val="00941585"/>
     <w:rsid w:val="00951767"/>
     <w:rsid w:val="00954B5E"/>
     <w:rsid w:val="00960B93"/>
     <w:rsid w:val="0096703B"/>
     <w:rsid w:val="00971668"/>
     <w:rsid w:val="00982DBE"/>
     <w:rsid w:val="009A060D"/>
     <w:rsid w:val="009A1437"/>
     <w:rsid w:val="009A3395"/>
     <w:rsid w:val="009A68BC"/>
     <w:rsid w:val="009B32D4"/>
     <w:rsid w:val="009E02E2"/>
     <w:rsid w:val="009E5235"/>
     <w:rsid w:val="009E586F"/>
     <w:rsid w:val="00A0188F"/>
+    <w:rsid w:val="00A0197E"/>
     <w:rsid w:val="00A02D08"/>
     <w:rsid w:val="00A12CFA"/>
     <w:rsid w:val="00A267AD"/>
     <w:rsid w:val="00A3375A"/>
     <w:rsid w:val="00A45D3E"/>
     <w:rsid w:val="00A74C1E"/>
     <w:rsid w:val="00A765C1"/>
     <w:rsid w:val="00A8306F"/>
     <w:rsid w:val="00A83F6E"/>
     <w:rsid w:val="00A84082"/>
     <w:rsid w:val="00A91771"/>
     <w:rsid w:val="00A95FEE"/>
     <w:rsid w:val="00AA0AC6"/>
     <w:rsid w:val="00AA6CF3"/>
     <w:rsid w:val="00AC1E23"/>
     <w:rsid w:val="00AE0528"/>
     <w:rsid w:val="00AE6C10"/>
     <w:rsid w:val="00B0020B"/>
     <w:rsid w:val="00B00EFE"/>
     <w:rsid w:val="00B054EC"/>
     <w:rsid w:val="00B115FD"/>
     <w:rsid w:val="00B15D60"/>
     <w:rsid w:val="00B2033D"/>
     <w:rsid w:val="00B25167"/>
     <w:rsid w:val="00B54AC2"/>
@@ -3261,50 +3259,51 @@
     <w:rsid w:val="00CC7CCC"/>
     <w:rsid w:val="00CD395F"/>
     <w:rsid w:val="00CE0F50"/>
     <w:rsid w:val="00CE4F05"/>
     <w:rsid w:val="00D03280"/>
     <w:rsid w:val="00D118BD"/>
     <w:rsid w:val="00D125BB"/>
     <w:rsid w:val="00D14CC9"/>
     <w:rsid w:val="00D23C76"/>
     <w:rsid w:val="00D24238"/>
     <w:rsid w:val="00D260A7"/>
     <w:rsid w:val="00D324A6"/>
     <w:rsid w:val="00D42686"/>
     <w:rsid w:val="00D44B3B"/>
     <w:rsid w:val="00D54BBC"/>
     <w:rsid w:val="00D92AFC"/>
     <w:rsid w:val="00D97349"/>
     <w:rsid w:val="00DA1EBF"/>
     <w:rsid w:val="00DA5561"/>
     <w:rsid w:val="00DE33E3"/>
     <w:rsid w:val="00DE74C8"/>
     <w:rsid w:val="00DF052B"/>
     <w:rsid w:val="00DF5D0C"/>
     <w:rsid w:val="00E05951"/>
     <w:rsid w:val="00E12D6D"/>
+    <w:rsid w:val="00E16445"/>
     <w:rsid w:val="00E1790A"/>
     <w:rsid w:val="00E34FF6"/>
     <w:rsid w:val="00E410D0"/>
     <w:rsid w:val="00E444F6"/>
     <w:rsid w:val="00E45A4E"/>
     <w:rsid w:val="00E46D81"/>
     <w:rsid w:val="00E52B2D"/>
     <w:rsid w:val="00E530BD"/>
     <w:rsid w:val="00E60F06"/>
     <w:rsid w:val="00E6644E"/>
     <w:rsid w:val="00E85DAC"/>
     <w:rsid w:val="00E86C96"/>
     <w:rsid w:val="00E9012D"/>
     <w:rsid w:val="00EC6DCA"/>
     <w:rsid w:val="00ED08A8"/>
     <w:rsid w:val="00ED2571"/>
     <w:rsid w:val="00EE4177"/>
     <w:rsid w:val="00F11910"/>
     <w:rsid w:val="00F325F6"/>
     <w:rsid w:val="00F34B90"/>
     <w:rsid w:val="00F41B06"/>
     <w:rsid w:val="00F47552"/>
     <w:rsid w:val="00F50B4C"/>
     <w:rsid w:val="00F541B5"/>
     <w:rsid w:val="00F62E58"/>
@@ -3326,51 +3325,51 @@
     <w:rsid w:val="00FF5900"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14B5E895"/>
+  <w14:docId w14:val="38D3D011"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{64225E9D-00CF-440B-807B-56EF686CF736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>